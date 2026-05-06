--- v0 (2025-10-04)
+++ v1 (2026-05-06)
@@ -5,65 +5,65 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gdlanasi\Box Sync\Suppliers\PCN Docs-External Website\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gssmkumh\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DC27424B-C7B5-489F-8D52-9DA431577B65}" xr6:coauthVersionLast="40" xr6:coauthVersionMax="40" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DD36B28E-5C67-48D1-8924-FA0DBFCE469A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="6930" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover Page" sheetId="3" r:id="rId1"/>
     <sheet name="PCN SUBMISSION FORM TEMPLATE" sheetId="4" r:id="rId2"/>
     <sheet name="Affected Part Number " sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="65">
   <si>
     <t>PCN No.:</t>
   </si>
   <si>
     <t>Date of Issue:</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Title of Change:</t>
   </si>
   <si>
@@ -200,53 +200,50 @@
     <t>PCN Submission Form Template</t>
   </si>
   <si>
     <t>DOCUMENT NUMBER
 GPO-GPO-4-277-00</t>
   </si>
   <si>
     <t>MPN Comments (if any)</t>
   </si>
   <si>
     <t>Change Description</t>
   </si>
   <si>
     <t>Type of Change</t>
   </si>
   <si>
     <t>One company acquires part of another company or acquires a specific product line</t>
   </si>
   <si>
     <t xml:space="preserve">Obsolete, End of life, Discontinued products </t>
   </si>
   <si>
     <t>Supplier reverses an existing PCN</t>
   </si>
   <si>
-    <t>Notifications regarding quality issues on components</t>
-[...1 lines deleted...]
-  <si>
     <t>PCNs not covered under any of  the existing classes</t>
   </si>
   <si>
     <t>Design modification including (but not limited to) Dimensions, performance, modification to spec, software changes, new or modified CTF parameters; includes new die revisions, update in datasheet/erratum/document</t>
   </si>
   <si>
     <t>New compliancy features offered for existing parts (that don’t involve any changes to the product) or new product environmental announcements</t>
   </si>
   <si>
     <t>Change overlaps with multiple change types</t>
   </si>
   <si>
     <t>All changes to manufacturer or distributor name</t>
   </si>
   <si>
     <t>All changes to components or raw material; this includes adding alternate sources, changing brands, switching to components</t>
   </si>
   <si>
     <t>All changes to MPN nomenclature; including elimination of product options</t>
   </si>
   <si>
     <t>Reference To Change Types</t>
   </si>
   <si>
     <t>One company acquires another company in its entirety</t>
@@ -278,50 +275,53 @@
   <si>
     <t>Item number ( Flex part number)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>ABOUT FLEX</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Flex is a leading sketch-to-scale™ solutions company that designs and builds intelligent products for a connected world. With more than 200,000 professionals across 30 countries and a promise to help make the world Live smarter™, the company provides innovative design, engineering, manufacturing, real-time supply chain insight and logistics services to companies of all sizes in various industries and end-markets. For more information, visit www.flex.com or follow us on Twitter @flexintl.</t>
     </r>
   </si>
   <si>
     <t>The information in this document is proprietary and intellectual property of Flex and should not be disclosed to unauthorized recipients.</t>
+  </si>
+  <si>
+    <t>Notifications regarding quality issues on components, including Cybersecurity or Safety relevant vulnerabilities, incidents or defects</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]d\-mmm\-yyyy;@"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="56"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -629,51 +629,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
@@ -709,50 +709,53 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -772,67 +775,67 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_FBP-QMS103(1)" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00DD0806"/>
       <rgbColor rgb="001FB714"/>
       <rgbColor rgb="000000D4"/>
       <rgbColor rgb="00FCF305"/>
@@ -1493,711 +1496,711 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B7:F26"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12:E14"/>
+      <selection activeCell="D44" sqref="D44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="3.453125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16" style="2" customWidth="1"/>
-    <col min="3" max="3" width="26.7109375" style="2" customWidth="1"/>
-    <col min="4" max="4" width="20.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="26.7265625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.7265625" style="2" customWidth="1"/>
     <col min="5" max="5" width="30" style="2" customWidth="1"/>
     <col min="6" max="6" width="25" style="2" customWidth="1"/>
-    <col min="7" max="7" width="18.28515625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="8.85546875" style="2"/>
+    <col min="7" max="7" width="18.26953125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9.81640625" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="8.81640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="7" spans="2:6" ht="15.75">
-      <c r="C7" s="35" t="s">
+    <row r="7" spans="2:6" ht="15.5">
+      <c r="C7" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="D7" s="35"/>
-      <c r="E7" s="35"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="36"/>
     </row>
     <row r="8" spans="2:6">
-      <c r="C8" s="36" t="s">
+      <c r="C8" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="D8" s="37"/>
-      <c r="E8" s="38"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="39"/>
     </row>
     <row r="9" spans="2:6">
-      <c r="C9" s="39"/>
-[...1 lines deleted...]
-      <c r="E9" s="41"/>
+      <c r="C9" s="40"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="42"/>
     </row>
     <row r="10" spans="2:6">
-      <c r="C10" s="39"/>
-[...1 lines deleted...]
-      <c r="E10" s="41"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="42"/>
     </row>
     <row r="11" spans="2:6">
-      <c r="C11" s="42"/>
-[...1 lines deleted...]
-      <c r="E11" s="44"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="45"/>
     </row>
     <row r="12" spans="2:6">
-      <c r="C12" s="45" t="s">
+      <c r="C12" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="D12" s="48"/>
-      <c r="E12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="50"/>
     </row>
     <row r="13" spans="2:6">
-      <c r="C13" s="46"/>
-[...1 lines deleted...]
-      <c r="E13" s="51"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="52"/>
     </row>
     <row r="14" spans="2:6">
-      <c r="C14" s="47"/>
-[...1 lines deleted...]
-      <c r="E14" s="53"/>
+      <c r="C14" s="48"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="54"/>
     </row>
     <row r="15" spans="2:6">
-      <c r="B15" s="54" t="s">
+      <c r="B15" s="55" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="56"/>
+      <c r="D15" s="56"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="56"/>
+    </row>
+    <row r="16" spans="2:6">
+      <c r="B16" s="56"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="56"/>
+    </row>
+    <row r="17" spans="2:6">
+      <c r="B17" s="56"/>
+      <c r="C17" s="56"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="56"/>
+    </row>
+    <row r="18" spans="2:6">
+      <c r="B18" s="56"/>
+      <c r="C18" s="56"/>
+      <c r="D18" s="56"/>
+      <c r="E18" s="56"/>
+      <c r="F18" s="56"/>
+    </row>
+    <row r="19" spans="2:6">
+      <c r="B19" s="56"/>
+      <c r="C19" s="56"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="56"/>
+      <c r="F19" s="56"/>
+    </row>
+    <row r="20" spans="2:6">
+      <c r="B20" s="56"/>
+      <c r="C20" s="56"/>
+      <c r="D20" s="56"/>
+      <c r="E20" s="56"/>
+      <c r="F20" s="56"/>
+    </row>
+    <row r="21" spans="2:6" ht="8.5" customHeight="1">
+      <c r="B21" s="56"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
+    </row>
+    <row r="22" spans="2:6" hidden="1">
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+    </row>
+    <row r="23" spans="2:6" hidden="1">
+      <c r="B23" s="56"/>
+      <c r="C23" s="56"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="56"/>
+      <c r="F23" s="56"/>
+    </row>
+    <row r="26" spans="2:6">
+      <c r="B26" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="C15" s="55"/>
-[...67 lines deleted...]
-      <c r="F26" s="56"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="35"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="C8:E11"/>
     <mergeCell ref="C12:C14"/>
     <mergeCell ref="D12:E14"/>
     <mergeCell ref="B15:F23"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Arial Rounded MT Bold,Bold"&amp;22&amp;K1E90FFflex
 &amp;"Arial,Regular"&amp;8Title : PCN Submission Form Template
 Document Owner : Mohan Kumar4(GSS)&amp;C&amp;R
 &amp;"Arial,Regular"&amp;8Document Number : GPO-GPO-4-277-00
 Effective Date : 1/10/2018</oddHeader>
     <oddFooter>&amp;L&amp;"Arial,Regular"&amp;8Moses C - 1/22/2018 2:47:56 AM&amp;C&amp;R&amp;"Arial,Regular"&amp;8Last Modified: 1/22/2018 2:47:00 AM</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A3:G56"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F3" sqref="F3"/>
+    <sheetView topLeftCell="A41" workbookViewId="0">
+      <selection activeCell="C50" sqref="C50:F50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="39.5703125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="3.453125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="29.54296875" style="3" customWidth="1"/>
+    <col min="3" max="3" width="52.81640625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="4.7265625" style="3" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="39.54296875" style="3" customWidth="1"/>
     <col min="6" max="6" width="18" style="3" customWidth="1"/>
-    <col min="7" max="7" width="2.42578125" style="3" customWidth="1"/>
-    <col min="8" max="16384" width="8.85546875" style="3"/>
+    <col min="7" max="7" width="2.453125" style="3" customWidth="1"/>
+    <col min="8" max="16384" width="8.81640625" style="3"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:7" ht="14.25" customHeight="1"/>
     <row r="4" spans="1:7" hidden="1"/>
     <row r="5" spans="1:7" ht="15.75" customHeight="1"/>
     <row r="6" spans="1:7" hidden="1"/>
     <row r="7" spans="1:7">
       <c r="B7" s="4"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="6"/>
     </row>
-    <row r="8" spans="1:7" ht="23.25">
+    <row r="8" spans="1:7" ht="23">
       <c r="B8" s="7"/>
       <c r="C8" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="10"/>
       <c r="G8" s="11"/>
     </row>
     <row r="9" spans="1:7">
       <c r="B9" s="7"/>
       <c r="G9" s="11"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11"/>
       <c r="G10" s="11"/>
     </row>
-    <row r="11" spans="1:7" ht="15.75">
+    <row r="11" spans="1:7" ht="15.5">
       <c r="A11" s="11"/>
       <c r="B11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="G11" s="11"/>
     </row>
-    <row r="12" spans="1:7" ht="15.75">
+    <row r="12" spans="1:7" ht="15.5">
       <c r="A12" s="11"/>
       <c r="B12" s="12"/>
       <c r="G12" s="11"/>
     </row>
-    <row r="13" spans="1:7" ht="24.95" customHeight="1">
+    <row r="13" spans="1:7" ht="25" customHeight="1">
       <c r="A13" s="11"/>
       <c r="B13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="13"/>
       <c r="E13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="11"/>
     </row>
-    <row r="14" spans="1:7" ht="15.75">
+    <row r="14" spans="1:7" ht="15.5">
       <c r="A14" s="11"/>
       <c r="B14" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="15"/>
       <c r="E14" s="12"/>
       <c r="F14" s="16"/>
       <c r="G14" s="11"/>
     </row>
-    <row r="15" spans="1:7" ht="15.75">
+    <row r="15" spans="1:7" ht="15.5">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="C15" s="15"/>
       <c r="E15" s="12"/>
       <c r="F15" s="17"/>
       <c r="G15" s="11"/>
     </row>
-    <row r="16" spans="1:7" ht="24.95" customHeight="1">
+    <row r="16" spans="1:7" ht="25" customHeight="1">
       <c r="A16" s="11"/>
       <c r="B16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="13"/>
       <c r="E16" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F16" s="14" t="s">
         <v>33</v>
       </c>
       <c r="G16" s="11"/>
     </row>
-    <row r="17" spans="1:7" ht="15.75">
+    <row r="17" spans="1:7" ht="15.5">
       <c r="A17" s="11"/>
       <c r="B17" s="12"/>
       <c r="C17" s="15"/>
       <c r="E17" s="32" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F17" s="18"/>
       <c r="G17" s="11"/>
     </row>
-    <row r="18" spans="1:7" ht="15.75">
+    <row r="18" spans="1:7" ht="15.5">
       <c r="A18" s="11"/>
       <c r="B18" s="12"/>
       <c r="C18" s="15"/>
       <c r="E18" s="12"/>
       <c r="F18" s="18"/>
       <c r="G18" s="11"/>
     </row>
-    <row r="19" spans="1:7" ht="24.95" customHeight="1">
+    <row r="19" spans="1:7" ht="25" customHeight="1">
       <c r="A19" s="11"/>
       <c r="B19" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>33</v>
       </c>
       <c r="G19" s="11"/>
     </row>
-    <row r="20" spans="1:7" ht="15.75">
+    <row r="20" spans="1:7" ht="15.5">
       <c r="A20" s="11"/>
       <c r="B20" s="12"/>
       <c r="C20" s="15"/>
       <c r="E20" s="32" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F20" s="20"/>
       <c r="G20" s="11"/>
     </row>
-    <row r="21" spans="1:7" ht="15.75">
+    <row r="21" spans="1:7" ht="15.5">
       <c r="A21" s="11"/>
       <c r="B21" s="12"/>
       <c r="C21" s="15"/>
       <c r="E21" s="12"/>
       <c r="F21" s="20"/>
       <c r="G21" s="11"/>
     </row>
     <row r="22" spans="1:7" ht="62.25" customHeight="1">
       <c r="A22" s="11"/>
       <c r="B22" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="22"/>
       <c r="E22" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>33</v>
       </c>
       <c r="G22" s="11"/>
     </row>
-    <row r="23" spans="1:7" ht="15.75">
+    <row r="23" spans="1:7" ht="15.5">
       <c r="A23" s="11"/>
       <c r="B23" s="12"/>
       <c r="C23" s="15"/>
       <c r="E23" s="32" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="21"/>
       <c r="G23" s="11"/>
     </row>
-    <row r="24" spans="1:7" ht="15.75">
+    <row r="24" spans="1:7" ht="15.5">
       <c r="A24" s="11"/>
       <c r="B24" s="12"/>
       <c r="C24" s="15"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="11"/>
     </row>
     <row r="25" spans="1:7" ht="30" customHeight="1">
       <c r="A25" s="11"/>
       <c r="B25" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="22"/>
       <c r="E25" s="23"/>
       <c r="F25" s="21"/>
       <c r="G25" s="11"/>
     </row>
-    <row r="26" spans="1:7" ht="15.75">
+    <row r="26" spans="1:7" ht="15.5">
       <c r="A26" s="11"/>
       <c r="B26" s="12"/>
       <c r="G26" s="11"/>
     </row>
-    <row r="27" spans="1:7" ht="15.75">
+    <row r="27" spans="1:7" ht="15.5">
       <c r="A27" s="11"/>
       <c r="B27" s="12"/>
       <c r="G27" s="11"/>
     </row>
-    <row r="28" spans="1:7" ht="31.5">
+    <row r="28" spans="1:7" ht="31">
       <c r="A28" s="11"/>
       <c r="B28" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="24"/>
       <c r="G28" s="11"/>
     </row>
-    <row r="29" spans="1:7" ht="15.75">
+    <row r="29" spans="1:7" ht="15.5">
       <c r="A29" s="11"/>
       <c r="B29" s="23"/>
       <c r="C29" s="25"/>
       <c r="G29" s="11"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11"/>
       <c r="G30" s="11"/>
     </row>
     <row r="31" spans="1:7" ht="16.5" customHeight="1">
       <c r="A31" s="11"/>
       <c r="G31" s="11"/>
     </row>
     <row r="32" spans="1:7" hidden="1">
       <c r="A32" s="11"/>
       <c r="G32" s="11"/>
     </row>
     <row r="33" spans="1:7" ht="24.75" customHeight="1">
       <c r="A33" s="11"/>
       <c r="B33" s="59" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="E33" s="59"/>
       <c r="F33" s="59"/>
       <c r="G33" s="11"/>
     </row>
-    <row r="34" spans="1:7" ht="15.75">
+    <row r="34" spans="1:7" ht="15.5">
       <c r="A34" s="11"/>
       <c r="B34" s="29" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="60" t="s">
         <v>39</v>
       </c>
       <c r="D34" s="60"/>
       <c r="E34" s="60"/>
       <c r="F34" s="60"/>
       <c r="G34" s="11"/>
     </row>
-    <row r="35" spans="1:7" ht="15.75">
+    <row r="35" spans="1:7" ht="15.5">
       <c r="A35" s="11"/>
       <c r="B35" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="58" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D35" s="58"/>
       <c r="E35" s="58"/>
       <c r="F35" s="58"/>
       <c r="G35" s="11"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11"/>
       <c r="B36" s="28" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D36" s="58"/>
       <c r="E36" s="58"/>
       <c r="F36" s="58"/>
       <c r="G36" s="11"/>
     </row>
     <row r="37" spans="1:7" ht="30" customHeight="1">
       <c r="A37" s="11"/>
       <c r="B37" s="28" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="57" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D37" s="57"/>
       <c r="E37" s="57"/>
       <c r="F37" s="57"/>
       <c r="G37" s="11"/>
     </row>
     <row r="38" spans="1:7" ht="27" customHeight="1">
       <c r="A38" s="11"/>
       <c r="B38" s="28" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="57" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D38" s="57"/>
       <c r="E38" s="57"/>
       <c r="F38" s="57"/>
       <c r="G38" s="11"/>
     </row>
-    <row r="39" spans="1:7" ht="25.5">
+    <row r="39" spans="1:7">
       <c r="A39" s="11"/>
       <c r="B39" s="28" t="s">
         <v>25</v>
       </c>
       <c r="C39" s="57" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D39" s="57"/>
       <c r="E39" s="57"/>
       <c r="F39" s="57"/>
       <c r="G39" s="11"/>
     </row>
     <row r="40" spans="1:7" ht="25.5" customHeight="1">
       <c r="A40" s="11"/>
       <c r="B40" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="57" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D40" s="57"/>
       <c r="E40" s="57"/>
       <c r="F40" s="57"/>
       <c r="G40" s="11"/>
     </row>
     <row r="41" spans="1:7" ht="15" customHeight="1">
       <c r="A41" s="11"/>
       <c r="B41" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C41" s="57" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D41" s="57"/>
       <c r="E41" s="57"/>
       <c r="F41" s="57"/>
       <c r="G41" s="11"/>
     </row>
     <row r="42" spans="1:7" ht="15" customHeight="1">
       <c r="A42" s="11"/>
       <c r="B42" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="57" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="57"/>
       <c r="E42" s="57"/>
       <c r="F42" s="57"/>
       <c r="G42" s="11"/>
     </row>
     <row r="43" spans="1:7" ht="15.75" customHeight="1">
       <c r="A43" s="11"/>
       <c r="B43" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="57" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="57"/>
       <c r="E43" s="57"/>
       <c r="F43" s="57"/>
       <c r="G43" s="11"/>
     </row>
-    <row r="44" spans="1:7" ht="25.5">
+    <row r="44" spans="1:7" ht="26">
       <c r="A44" s="11"/>
       <c r="B44" s="28" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="57" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="57"/>
       <c r="E44" s="57"/>
       <c r="F44" s="57"/>
       <c r="G44" s="11"/>
     </row>
     <row r="45" spans="1:7" ht="15" customHeight="1">
       <c r="A45" s="11"/>
       <c r="B45" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="57" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="57"/>
       <c r="E45" s="57"/>
       <c r="F45" s="57"/>
       <c r="G45" s="11"/>
     </row>
     <row r="46" spans="1:7" ht="15" customHeight="1">
       <c r="A46" s="11"/>
       <c r="B46" s="28" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="58" t="s">
         <v>42</v>
       </c>
       <c r="D46" s="58"/>
       <c r="E46" s="58"/>
       <c r="F46" s="58"/>
       <c r="G46" s="11"/>
     </row>
     <row r="47" spans="1:7" ht="15" customHeight="1">
       <c r="A47" s="11"/>
       <c r="B47" s="28" t="s">
         <v>27</v>
       </c>
       <c r="C47" s="58" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D47" s="58"/>
       <c r="E47" s="58"/>
       <c r="F47" s="58"/>
       <c r="G47" s="11"/>
     </row>
     <row r="48" spans="1:7" ht="28.5" customHeight="1">
       <c r="A48" s="11"/>
       <c r="B48" s="28" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="57" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D48" s="57"/>
       <c r="E48" s="57"/>
       <c r="F48" s="57"/>
       <c r="G48" s="11"/>
     </row>
     <row r="49" spans="1:7" ht="27.75" customHeight="1">
       <c r="A49" s="11"/>
       <c r="B49" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="57" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D49" s="57"/>
       <c r="E49" s="57"/>
       <c r="F49" s="57"/>
       <c r="G49" s="11"/>
     </row>
     <row r="50" spans="1:7" ht="15.75" customHeight="1">
       <c r="A50" s="11"/>
       <c r="B50" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="C50" s="58" t="s">
-[...4 lines deleted...]
-      <c r="F50" s="58"/>
+      <c r="C50" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="D50" s="62"/>
+      <c r="E50" s="62"/>
+      <c r="F50" s="62"/>
       <c r="G50" s="11"/>
     </row>
     <row r="51" spans="1:7" ht="15" customHeight="1">
       <c r="A51" s="11"/>
       <c r="B51" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="58" t="s">
         <v>43</v>
       </c>
       <c r="D51" s="58"/>
       <c r="E51" s="58"/>
       <c r="F51" s="58"/>
       <c r="G51" s="11"/>
     </row>
     <row r="52" spans="1:7" ht="12" customHeight="1">
       <c r="A52" s="11"/>
       <c r="B52" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C52" s="57" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="57"/>
       <c r="E52" s="57"/>
       <c r="F52" s="57"/>
       <c r="G52" s="11"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="11"/>
       <c r="G53" s="11"/>
     </row>
-    <row r="54" spans="1:7" ht="15.75">
+    <row r="54" spans="1:7" ht="15.5">
       <c r="A54" s="11"/>
       <c r="F54" s="12"/>
       <c r="G54" s="11"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="11"/>
       <c r="G55" s="26"/>
     </row>
     <row r="56" spans="1:7">
       <c r="B56" s="5"/>
       <c r="C56" s="5"/>
       <c r="D56" s="5"/>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="C52:F52"/>
     <mergeCell ref="C45:F45"/>
     <mergeCell ref="C46:F46"/>
     <mergeCell ref="C47:F47"/>
     <mergeCell ref="C48:F48"/>
     <mergeCell ref="C49:F49"/>
     <mergeCell ref="C50:F50"/>
     <mergeCell ref="B33:F33"/>
@@ -2220,75 +2223,75 @@
       <formula1>B34:B52</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial Rounded MT Bold,Bold"&amp;22&amp;K1E90FFflex
 &amp;"Arial,Regular"&amp;8Title : PCN Submission Form Template
 Document Owner : Mohan Kumar4(GSS)&amp;C&amp;R
 &amp;"Arial,Regular"&amp;8Document Number : GPO-GPO-4-277-00
 Effective Date : 1/10/2018</oddHeader>
     <oddFooter>&amp;L&amp;"Arial,Regular"&amp;8Moses C - 1/22/2018 2:47:56 AM&amp;C&amp;R&amp;"Arial,Regular"&amp;8Last Modified: 1/22/2018 2:47:00 AM</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B3:E101"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="7.42578125" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.85546875" style="3"/>
+    <col min="1" max="1" width="7.453125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="36.81640625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="43.81640625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="39.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="27.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.81640625" style="3"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:5" ht="10.5" customHeight="1"/>
     <row r="5" spans="2:5" ht="29.25" customHeight="1">
       <c r="B5" s="61" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="61"/>
       <c r="D5" s="61"/>
       <c r="E5" s="61"/>
     </row>
-    <row r="6" spans="2:5" ht="15.75">
+    <row r="6" spans="2:5" ht="15.5">
       <c r="B6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="33" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="2:5">
       <c r="B7" s="30"/>
       <c r="C7" s="31"/>
       <c r="D7" s="27"/>
       <c r="E7" s="34"/>
     </row>
     <row r="8" spans="2:5">
       <c r="B8" s="30"/>
       <c r="C8" s="31"/>
       <c r="D8" s="27"/>
       <c r="E8" s="34"/>
     </row>
     <row r="9" spans="2:5">
       <c r="B9" s="30"/>
       <c r="C9" s="31"/>
       <c r="D9" s="27"/>
       <c r="E9" s="34"/>
@@ -2858,94 +2861,50 @@
 &amp;"Arial,Regular"&amp;8Document Number : GPO-GPO-4-277-00
 Effective Date : 1/10/2018</oddHeader>
     <oddFooter>&amp;L&amp;"Arial,Regular"&amp;8Moses C - 1/22/2018 2:47:56 AM&amp;C&amp;R&amp;"Arial,Regular"&amp;8Last Modified: 1/22/2018 2:47:00 AM</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...42 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DMS Number Content" ma:contentTypeID="0x010100A5E4A885FF55BE4381E0926BCD98A88600B4C7D4169419C34BB0C9A9CA6A8C377B" ma:contentTypeVersion="49" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="e5bf5711c06aea316efa117b0a387689">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="353686c8-4159-4ec7-8371-3a4d0b88b6da" xmlns:ns3="e70ee363-f491-400c-86fc-947a8443d2f3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="11a0690194cb27e2481295cbe67cf208" ns2:_="" ns3:_="">
     <xsd:import namespace="353686c8-4159-4ec7-8371-3a4d0b88b6da"/>
     <xsd:import namespace="e70ee363-f491-400c-86fc-947a8443d2f3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Document_x0020_Description" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:Top_x0020_Level_x0020_Category"/>
                 <xsd:element ref="ns2:Sub_x0020_Group"/>
                 <xsd:element ref="ns2:Documentation_x0020_Level"/>
                 <xsd:element ref="ns2:Base_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:Revision_x0020_No." minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Expiry_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Effective_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Reference_x0020_Document_x0028_s_x0029_" minOccurs="0"/>
                 <xsd:element ref="ns3:Reference_x0020_Document_x0028_s_x0029__x0020__x0028_2_x0029_" minOccurs="0"/>
                 <xsd:element ref="ns2:Archive_x0020_Document" minOccurs="0"/>
                 <xsd:element ref="ns3:GP_x0020_Initiatives"/>
                 <xsd:element ref="ns3:S_x002e_No" minOccurs="0"/>
@@ -3485,111 +3444,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Revision_x0020_No. xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da" xsi:nil="true"/>
+    <Expiry_x0020_Date xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da">2020-01-10T08:00:00+00:00</Expiry_x0020_Date>
+    <Top_x0020_Level_x0020_Category xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da">Global Procurement [Code: GPO]</Top_x0020_Level_x0020_Category>
+    <Approved_x0020_By xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Approved_x0020_By>
+    <Archive_x0020_Document xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da">false</Archive_x0020_Document>
+    <Reference_x0020_Document_x0028_s_x0029_ xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da" xsi:nil="true"/>
+    <FormMode xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da">Edit</FormMode>
+    <Document_x0020_Owner xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da">
+      <UserInfo>
+        <DisplayName>i:0#.w|asia\gssmkumh</DisplayName>
+        <AccountId>2423</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Document_x0020_Owner>
+    <Document_x0020_Number xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da">GPO-GPO-4-277-00</Document_x0020_Number>
+    <Document_x0020_Description xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <Effective_x0020_Date xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da">2018-01-10T08:00:00+00:00</Effective_x0020_Date>
+    <Reference_x0020_Document_x0028_s_x0029__x0020__x0028_2_x0029_ xmlns="e70ee363-f491-400c-86fc-947a8443d2f3" xsi:nil="true"/>
+    <Base_x0020_Number xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da" xsi:nil="true"/>
+    <Sub_x0020_Group xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da">Global Procurement [Code: GPO]</Sub_x0020_Group>
+    <Documentation_x0020_Level xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da">4 - Forms/Templates/Checklists</Documentation_x0020_Level>
+    <GP_x0020_Initiatives xmlns="e70ee363-f491-400c-86fc-947a8443d2f3">PCN</GP_x0020_Initiatives>
+    <Reference_x0020_Links xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Reference_x0020_Links>
+    <TaxCatchAll xmlns="353686c8-4159-4ec7-8371-3a4d0b88b6da"/>
+    <S_x002e_No xmlns="e70ee363-f491-400c-86fc-947a8443d2f3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D9CFD99-4FCF-45FC-BDC0-4C7E529303AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="353686c8-4159-4ec7-8371-3a4d0b88b6da"/>
     <ds:schemaRef ds:uri="e70ee363-f491-400c-86fc-947a8443d2f3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5CD0927-DD53-49DC-927C-1F37F2CC71B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA6A6364-DC5B-46D7-9FBF-2767C23E5B8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AD2A0BF-A35D-479B-AC1A-2D8B4A3830DA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e70ee363-f491-400c-86fc-947a8443d2f3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="353686c8-4159-4ec7-8371-3a4d0b88b6da"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Cover Page</vt:lpstr>
       <vt:lpstr>PCN SUBMISSION FORM TEMPLATE</vt:lpstr>
       <vt:lpstr>Affected Part Number </vt:lpstr>
     </vt:vector>